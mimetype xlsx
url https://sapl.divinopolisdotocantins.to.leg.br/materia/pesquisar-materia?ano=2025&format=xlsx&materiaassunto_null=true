--- v2 (2026-03-11)
+++ v3 (2026-05-05)
@@ -1386,62 +1386,65 @@
   <si>
     <t>Requer que, após ouvido o plenário, seja aprovado e encaminhado ao Excelentíssimo Senhor Prefeito Municipal de Divinópolis do Tocantins, o requerimento n° 0007/2025, através do Vereador padrinho José Antônio Lima dos Reis, o presente pedido formulado pelo Vereador Infanto-Juvenil Kaique Araújo Fernandes, participante do projeto vereador por um dia, apresentado na sessão solene realizada em 1° de outubro de 2025.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_n_119-2025.pdf</t>
   </si>
   <si>
     <t>Requer que, após ouvido o plenário, seja aprovado e encaminhado ao Excelentíssimo Senhor Prefeito Municipal de Divinópolis do Tocantins, o requerimento n° 0008/2025, através do Vereador padrinho Jorge Dias Paes, o presente pedido formulado pelo Vereador Infanto-Juvenil Ana Clara Dias Vieira, participante do projeto vereador por um dia, apresentado na sessão solene realizada em 1° de outubro de 2025.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
+    <t>CCJ - I - Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_2_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de terreno urbano de propriedade do município de Divinópolis do Tocantins (TO) que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
     <t>Flávio Rodrigues Silva</t>
   </si>
   <si>
-    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_02_2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_n_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 579/2017, de 02 de janeiro de 2017, que dispõe sobre a Estrutura Organizacional do Poder Executivo do Município de Divinópolis do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_005-2025.pdf</t>
   </si>
   <si>
     <t>Declara como área de expansão urbana e inclui no perímetro urbano do município de Divinópolis do Tocantins, Estado do Tocantins, imóvel rural - lote 41-A - loteamento Marianópolis - gleba 7.</t>
   </si>
   <si>
     <t>363</t>
@@ -1597,53 +1600,50 @@
     <t>Altera a Lei Municipal n° 725, de 29 de dezembro de 2022, que dispõe sobre o Plano Plurianual para o período de 2022 a 2025, e a Lei Municipal n° 776, de 2024, que dispõe sobre a Lei Orçamentária Anual para o exercício de 2025, cria programa e ação orçamentária no âmbito da Secretaria Municipal de Infraestrutura e autoriza a abertura de crédito especial.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_30_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno   urbano     de     propriedade do    município   de Divinópolis     do Tocantins    (TO)  que  especifica    e da   outras  providencias.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_31_2025.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_41_2025.pdf</t>
   </si>
   <si>
     <t>498</t>
-  </si>
-[...1 lines deleted...]
-    <t>CCJ - I - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano de propriedade do município de Divinópolis do Tocantins (To) que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/270/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Divinópolis do Tocantins/TO, nos termos do art. 11, II da Lei Orgânica do Município de Divinópolis do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao__n_003-2025.pdf</t>
   </si>
@@ -2802,51 +2802,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/333/requerimento_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/332/requerimento_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/330/requerimento_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/309/requerimento_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_n_060-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_n_062-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_n_065-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_n_067-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_n_071-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_n_072-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_n_073-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_n_074-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_n_075-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_n_076-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_n_077-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_n_078-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_n_079-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_n_080-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_n_081-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_n_085-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_n_086-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_n_087-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_n_091-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_n_93-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_n_95-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_n_96-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_n_97-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_n_98-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_n_99-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/389/requerimento_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/401/requerimento_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/402/requerimento_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_02_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_municipal_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_08_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_municipal_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_012_2025-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_municipal_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_municipal_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_municipal_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_municipal_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_municipal_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_municipal_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_do_executivo_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_023_de_22_de_setembro_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_do_executivo_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_30_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_31_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_41_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/270/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao__n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_resolucao__n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_resolucao__n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_resolucao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_do_legislativo_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_do_legislativo_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_do_legislativo_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_do_legislativo_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_do_legislativo_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_do_legislativo_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/276/parecer_de_comissao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/272/parecer_de_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/456/parecer_comissao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/274/parecer_de_comissao_4.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/273/parecer_de_comissao_3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/275/parecer_de_comissao_5.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/447/parecer_comissao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/448/parecer_comissao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/449/parecer_comissao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/450/parecer_comissao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/451/parecer_comissao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/452/parecer_comissao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/453/parecer_comissao...pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/454/parecer_comissao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/455/parecer_comissao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/457/parecer_comissao_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/458/parecer_comissao_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/459/parecer_comissao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/460/parecer_comissao_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/461/parecer_comissao_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/462/parecer_comissao_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/463/parecer_comissao_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/464/parecer_comissao_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/465/parecer_comissao_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/466/parecer_comissao_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/375/mocao_de_pesar_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/376/pedido_de_providencia_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/377/pedido_de_providencia_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/398/pedido_de_providencia_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/411/mocao_de_aplausos_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/412/mocao_de_aplausos_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_aplausos_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/414/mocao_de_aplausos_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/415/mocao_de_aplausos_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/416/parecer_comissao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_de_aplausos_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_de_aplausos_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/419/mocao_de_aplausos_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/420/mocao_de_aplausos_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/421/mocao_de_aplausos_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_de_aplausos_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplausos_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/424/mocao_de_aplausos_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplausos_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/426/mocao_de_aplausos_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_aplausos_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/428/mocao_de_aplausos_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/429/mocao_de_aplausos_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/430/mocao_de_aplausos_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/431/mocao_de_aplausos_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/432/mocao_de_aplausos_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/433/mocao_de_aplausos_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/434/mocao_de_aplausos_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_aplausos_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/436/mocao_de_aplausos_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_aplausos_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/438/mocao_de_aplausos_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/439/mocao_de_aplausos_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/440/mocao_de_aplausos_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/441/mocao_de_aplausos_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/442/mocao_de_aplausos_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/443/mocao_de_aplausos_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/444/mocao_de_aplausos_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/445/mocao_de_aplausos_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/446/mocao_de_aplausos_n_053-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/356/requerimento_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/355/requerimento_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/333/requerimento_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/332/requerimento_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/330/requerimento_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/327/requerimento_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/309/requerimento_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_n_060-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_n_062-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_n_065-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_n_067-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_n_071-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_n_072-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_n_073-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_n_074-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_n_075-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_n_076-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_n_077-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_n_078-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_n_079-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_n_080-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_n_081-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_n_085-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_n_086-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_n_087-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_n_091-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/379/requerimento_n_93-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/380/requerimento_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/381/requerimento_n_95-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_n_96-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_n_97-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_n_98-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_n_99-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/389/requerimento_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/401/requerimento_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/402/requerimento_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_2_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_municipal_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_08_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_municipal_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_012_2025-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_municipal_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_municipal_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_municipal_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_municipal_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_municipal_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_municipal_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_do_executivo_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_023_de_22_de_setembro_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_do_executivo_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_30_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_31_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_41_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/270/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao__n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_resolucao__n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_resolucao__n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_resolucao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_do_legislativo_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_do_legislativo_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_do_legislativo_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_do_legislativo_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_do_legislativo_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_do_legislativo_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/276/parecer_de_comissao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/272/parecer_de_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/456/parecer_comissao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/274/parecer_de_comissao_4.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/273/parecer_de_comissao_3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/275/parecer_de_comissao_5.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/447/parecer_comissao_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/448/parecer_comissao_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/449/parecer_comissao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/450/parecer_comissao_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/451/parecer_comissao_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/452/parecer_comissao_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/453/parecer_comissao...pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/454/parecer_comissao_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/455/parecer_comissao_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/457/parecer_comissao_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/458/parecer_comissao_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/459/parecer_comissao_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/460/parecer_comissao_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/461/parecer_comissao_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/462/parecer_comissao_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/463/parecer_comissao_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/464/parecer_comissao_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/465/parecer_comissao_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/466/parecer_comissao_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/375/mocao_de_pesar_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/400/pedido_de_providencia_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/399/pedido_de_providencia_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/376/pedido_de_providencia_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/377/pedido_de_providencia_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/398/pedido_de_providencia_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/411/mocao_de_aplausos_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/412/mocao_de_aplausos_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_aplausos_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/414/mocao_de_aplausos_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/415/mocao_de_aplausos_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/416/parecer_comissao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_de_aplausos_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_de_aplausos_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/419/mocao_de_aplausos_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/420/mocao_de_aplausos_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/421/mocao_de_aplausos_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_de_aplausos_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplausos_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/424/mocao_de_aplausos_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplausos_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/426/mocao_de_aplausos_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_aplausos_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/428/mocao_de_aplausos_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/429/mocao_de_aplausos_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/430/mocao_de_aplausos_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/431/mocao_de_aplausos_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/432/mocao_de_aplausos_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/433/mocao_de_aplausos_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/434/mocao_de_aplausos_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/435/mocao_de_aplausos_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/436/mocao_de_aplausos_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_aplausos_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/438/mocao_de_aplausos_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/439/mocao_de_aplausos_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/440/mocao_de_aplausos_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/441/mocao_de_aplausos_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/442/mocao_de_aplausos_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/443/mocao_de_aplausos_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/444/mocao_de_aplausos_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/445/mocao_de_aplausos_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/446/mocao_de_aplausos_n_053-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -5674,649 +5674,649 @@
       </c>
       <c r="G109" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H109" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>461</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>21</v>
       </c>
       <c r="D110" t="s">
         <v>456</v>
       </c>
       <c r="E110" t="s">
         <v>457</v>
       </c>
       <c r="F110" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H110" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>26</v>
       </c>
       <c r="D111" t="s">
         <v>456</v>
       </c>
       <c r="E111" t="s">
         <v>457</v>
       </c>
       <c r="F111" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H111" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>30</v>
       </c>
       <c r="D112" t="s">
         <v>456</v>
       </c>
       <c r="E112" t="s">
         <v>457</v>
       </c>
       <c r="F112" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H112" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>35</v>
       </c>
       <c r="D113" t="s">
         <v>456</v>
       </c>
       <c r="E113" t="s">
         <v>457</v>
       </c>
       <c r="F113" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H113" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>39</v>
       </c>
       <c r="D114" t="s">
         <v>456</v>
       </c>
       <c r="E114" t="s">
         <v>457</v>
       </c>
       <c r="F114" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H114" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>44</v>
       </c>
       <c r="D115" t="s">
         <v>456</v>
       </c>
       <c r="E115" t="s">
         <v>457</v>
       </c>
       <c r="F115" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H115" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>48</v>
       </c>
       <c r="D116" t="s">
         <v>456</v>
       </c>
       <c r="E116" t="s">
         <v>457</v>
       </c>
       <c r="F116" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H116" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>57</v>
       </c>
       <c r="D117" t="s">
         <v>456</v>
       </c>
       <c r="E117" t="s">
         <v>457</v>
       </c>
       <c r="F117" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H117" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>62</v>
       </c>
       <c r="D118" t="s">
         <v>456</v>
       </c>
       <c r="E118" t="s">
         <v>457</v>
       </c>
       <c r="F118" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H118" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>66</v>
       </c>
       <c r="D119" t="s">
         <v>456</v>
       </c>
       <c r="E119" t="s">
         <v>457</v>
       </c>
       <c r="F119" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H119" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>70</v>
       </c>
       <c r="D120" t="s">
         <v>456</v>
       </c>
       <c r="E120" t="s">
         <v>457</v>
       </c>
       <c r="F120" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H120" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>75</v>
       </c>
       <c r="D121" t="s">
         <v>456</v>
       </c>
       <c r="E121" t="s">
         <v>457</v>
       </c>
       <c r="F121" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H121" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D122" t="s">
         <v>456</v>
       </c>
       <c r="E122" t="s">
         <v>457</v>
       </c>
       <c r="F122" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H122" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>79</v>
       </c>
       <c r="D123" t="s">
         <v>456</v>
       </c>
       <c r="E123" t="s">
         <v>457</v>
       </c>
       <c r="F123" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H123" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>84</v>
       </c>
       <c r="D124" t="s">
         <v>456</v>
       </c>
       <c r="E124" t="s">
         <v>457</v>
       </c>
       <c r="F124" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H124" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>88</v>
       </c>
       <c r="D125" t="s">
         <v>456</v>
       </c>
       <c r="E125" t="s">
         <v>457</v>
       </c>
       <c r="F125" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H125" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>93</v>
       </c>
       <c r="D126" t="s">
         <v>456</v>
       </c>
       <c r="E126" t="s">
         <v>457</v>
       </c>
       <c r="F126" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H126" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>97</v>
       </c>
       <c r="D127" t="s">
         <v>456</v>
       </c>
       <c r="E127" t="s">
         <v>457</v>
       </c>
       <c r="F127" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H127" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>101</v>
       </c>
       <c r="D128" t="s">
         <v>456</v>
       </c>
       <c r="E128" t="s">
         <v>457</v>
       </c>
       <c r="F128" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H128" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>105</v>
       </c>
       <c r="D129" t="s">
         <v>456</v>
       </c>
       <c r="E129" t="s">
         <v>457</v>
       </c>
       <c r="F129" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H129" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>127</v>
       </c>
       <c r="D130" t="s">
         <v>456</v>
       </c>
       <c r="E130" t="s">
         <v>457</v>
       </c>
       <c r="F130" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H130" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>131</v>
       </c>
       <c r="D131" t="s">
         <v>456</v>
       </c>
       <c r="E131" t="s">
         <v>457</v>
       </c>
       <c r="F131" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H131" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>172</v>
       </c>
       <c r="D132" t="s">
         <v>456</v>
       </c>
       <c r="E132" t="s">
         <v>457</v>
       </c>
       <c r="F132" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H132" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>176</v>
       </c>
       <c r="D133" t="s">
         <v>456</v>
       </c>
       <c r="E133" t="s">
         <v>457</v>
       </c>
       <c r="F133" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H133" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>531</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
         <v>532</v>
       </c>
       <c r="E134" t="s">
         <v>533</v>
       </c>
       <c r="F134" t="s">
@@ -6896,77 +6896,77 @@
       </c>
       <c r="G156" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H156" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>608</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>30</v>
       </c>
       <c r="D157" t="s">
         <v>601</v>
       </c>
       <c r="E157" t="s">
         <v>602</v>
       </c>
       <c r="F157" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H157" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>610</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>35</v>
       </c>
       <c r="D158" t="s">
         <v>601</v>
       </c>
       <c r="E158" t="s">
         <v>602</v>
       </c>
       <c r="F158" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>611</v>
       </c>
       <c r="H158" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>613</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>39</v>
       </c>
       <c r="D159" t="s">
         <v>601</v>
       </c>
       <c r="E159" t="s">
         <v>602</v>
       </c>
       <c r="F159" t="s">
@@ -7000,51 +7000,51 @@
       </c>
       <c r="G160" s="1" t="s">
         <v>617</v>
       </c>
       <c r="H160" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>619</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>48</v>
       </c>
       <c r="D161" t="s">
         <v>601</v>
       </c>
       <c r="E161" t="s">
         <v>602</v>
       </c>
       <c r="F161" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H161" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>622</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>52</v>
       </c>
       <c r="D162" t="s">
         <v>601</v>
       </c>
       <c r="E162" t="s">
         <v>602</v>
       </c>
       <c r="F162" t="s">
@@ -7156,77 +7156,77 @@
       </c>
       <c r="G166" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H166" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>637</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>75</v>
       </c>
       <c r="D167" t="s">
         <v>601</v>
       </c>
       <c r="E167" t="s">
         <v>602</v>
       </c>
       <c r="F167" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H167" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>640</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D168" t="s">
         <v>601</v>
       </c>
       <c r="E168" t="s">
         <v>602</v>
       </c>
       <c r="F168" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>641</v>
       </c>
       <c r="H168" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>643</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>644</v>
       </c>
       <c r="D169" t="s">
         <v>601</v>
       </c>
       <c r="E169" t="s">
         <v>602</v>
       </c>
       <c r="F169" t="s">
@@ -7234,51 +7234,51 @@
       </c>
       <c r="G169" s="1" t="s">
         <v>645</v>
       </c>
       <c r="H169" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>647</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>79</v>
       </c>
       <c r="D170" t="s">
         <v>601</v>
       </c>
       <c r="E170" t="s">
         <v>602</v>
       </c>
       <c r="F170" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>648</v>
       </c>
       <c r="H170" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>650</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>88</v>
       </c>
       <c r="D171" t="s">
         <v>601</v>
       </c>
       <c r="E171" t="s">
         <v>602</v>
       </c>
       <c r="F171" t="s">
@@ -7286,51 +7286,51 @@
       </c>
       <c r="G171" s="1" t="s">
         <v>651</v>
       </c>
       <c r="H171" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>653</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>93</v>
       </c>
       <c r="D172" t="s">
         <v>601</v>
       </c>
       <c r="E172" t="s">
         <v>602</v>
       </c>
       <c r="F172" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>654</v>
       </c>
       <c r="H172" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>656</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>101</v>
       </c>
       <c r="D173" t="s">
         <v>601</v>
       </c>
       <c r="E173" t="s">
         <v>602</v>
       </c>
       <c r="F173" t="s">
@@ -7390,103 +7390,103 @@
       </c>
       <c r="G175" s="1" t="s">
         <v>664</v>
       </c>
       <c r="H175" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>666</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>119</v>
       </c>
       <c r="D176" t="s">
         <v>601</v>
       </c>
       <c r="E176" t="s">
         <v>602</v>
       </c>
       <c r="F176" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>667</v>
       </c>
       <c r="H176" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>669</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>123</v>
       </c>
       <c r="D177" t="s">
         <v>601</v>
       </c>
       <c r="E177" t="s">
         <v>602</v>
       </c>
       <c r="F177" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H177" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>672</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>673</v>
       </c>
       <c r="D178" t="s">
         <v>601</v>
       </c>
       <c r="E178" t="s">
         <v>602</v>
       </c>
       <c r="F178" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>674</v>
       </c>
       <c r="H178" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>676</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>127</v>
       </c>
       <c r="D179" t="s">
         <v>601</v>
       </c>
       <c r="E179" t="s">
         <v>602</v>
       </c>
       <c r="F179" t="s">
@@ -8057,51 +8057,51 @@
       </c>
       <c r="D201" t="s">
         <v>706</v>
       </c>
       <c r="E201" t="s">
         <v>707</v>
       </c>
       <c r="F201" t="s">
         <v>58</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>750</v>
       </c>
       <c r="H201" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>752</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D202" t="s">
         <v>706</v>
       </c>
       <c r="E202" t="s">
         <v>707</v>
       </c>
       <c r="F202" t="s">
         <v>89</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H202" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>755</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">