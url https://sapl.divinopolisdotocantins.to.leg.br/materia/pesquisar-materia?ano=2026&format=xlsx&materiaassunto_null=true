--- v0 (2026-03-11)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="234">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -222,263 +222,416 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Igor Carvalho dos Santos</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_12-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação para a pavimentação asfáltica completa das seguintes ruas, tendo em vista que as mesmas ainda não possuem asfaltamento em toda a sua extensão, o que tem causado transtornos aos moradores, especialmente em períodos de chuva e poeira.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/507/requerimneto_13-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação para a conclusão da pavimentação asfáltica das seguintes ruas, tendo em vista que parte das vias já possui asfaltamento, porém ainda há trechos sem pavimentação.</t>
   </si>
   <si>
-    <t>500</t>
+    <t>528</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que, após ouvido o plenário, seja aprovado e encaminhado ao excelentíssimo senhor prefeito municipal de Divinópolis do Tocantins o presente pedido, solicitando a realização de melhorias na cobertura da quadra coberta José Alves Rodrigues, localizada na saída para Marianópolis.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/530/requerimento_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>após ouvido o plenário, seja aprovado e encaminhado ao poder executivo municipal o presente pedido, solicitando a realização de evento cultural no município, alusivo ao dia do circo e ao dia do teatro, comemorado em 27 de março, considerando, ainda, a presença de circo em atividade na nossa cidade.</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/531/requerimento_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>requerer que, após ouvido o plenário, seja aprovado e encaminhado ao poder executivo municipal o presente pedido, solicitando a realização de concurso público no âmbito do município de Divinópolis do Tocantins, em caráter de urgência.</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/532/requerimento_17_2026.pdf</t>
+  </si>
+  <si>
+    <t>a vereadora que a este subscreve, no uso de suas atribuições legais e regimentais, especialmente no exercício da função fiscalizadora que compete ao poder legislativo, requer, após ouvido o plenário, que seja encaminhado ao excelentíssimo senhor prefeito municipal, solicitação informações detalhadas e atualizadas acerca do cumprimento do plano de cargos, carreiras e remuneração – pccr dos servidores da saúde, bem como sobre a execução das emendas impositivas referentes ao exercício financeiro de 2026, especialmente aquelas destinadas à área da saúde. assim, requer-se, especificamente, no prazo legal.</t>
+  </si>
+  <si>
+    <t>535</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
+    <t>Flávio Rodrigues Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/535/projeto_de_lei_municipal_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>dispoe sobre a doação de terreno urbano de propriedade do Municipio de Divinópolis do Tocantins que especifica e da outas providencias.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Valdivan Alves da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_resolucao_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o diário oficial eletrônico da câmara municipal de Divinópolis do Tocantins, estado do Tocantins, como meio oficial de comunicação, publicidade e divulgação dos atos do poder legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_resolucao_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do projeto vereador infanto-juvenil no âmbito da câmara municipal de Divinópolis do Tocantins – To e dá outras providências.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
     <t>CCJ - I - Comissão de Constituição, Justiça e Redação</t>
-  </si>
-[...34 lines deleted...]
-    <t>493</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_n_3_-2026.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II, da resolução nº 0001 de 12 de fevereiro de 2025 que dispõe sobre a estrutura administrativa da câmara municipal de Divinópolis do Tocantins/To e dá outras providências_x000D_
 _x000D_
 relatoria: Domingas Parente Gil (UB)</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/489/parecer_01_2026.pdf</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/490/parecer_02_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto “vereador infanto-juvenil” no âmbito da câmara municipal de Divinópolis do Tocantins – To e dá outras providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/497/parecer_3_2026.pdf</t>
   </si>
   <si>
+    <t>Dispõe sobre a doação de terreno urbano de propriedade do município de Divinópolis do Tocantins (To) que especifica e dá outras providências.</t>
+  </si>
+  <si>
     <t>499</t>
   </si>
   <si>
     <t>CTIUS - IV - Comissão de Transportes, Tecnologia, Informática, Obras Públicas, Urbanismo, Serviços Públicos</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/499/parecer_4_2026.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/505/parecer_n_5-2026.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jose Antonio Lima dos Reis</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_1_2026.pdf</t>
   </si>
   <si>
     <t>Seja aprovado e encaminhada a presente indicação à concessionária de energia eletrica energisa, para que adote providências urgentes quanto a melhoria da qualidade do fornecimento de energia eletrica no municipio de Divinópolis do Tocantins.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_2_2026.pdf</t>
   </si>
   <si>
     <t>Indicação à Ageto solicitando a construção de um bueiro para drenagem de águas pluviais na rodovia to-164, em frente à residência do senhor Walquer Martins Neves, nas proximidades do perímetro urbano do município de Divinópolis do Tocantins – TO.</t>
   </si>
   <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação à ageto solicitando a implantação de sinalização horizontal na avenida codespar, neste município.</t>
+  </si>
+  <si>
     <t>474</t>
   </si>
   <si>
     <t>MDA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Viviane Martins de Abreu</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/474/mocao_e_aolausos_01_2026.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao senhor Edson Gilmar Carvalho Bittencourth conhecido como surgiu em celebração ao dia do jornalista, comemorado em 07 de Abril.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/508/2._mocao_de_aplausos._valdivan.__maria_gerci.pdf</t>
   </si>
   <si>
-    <t>Moção de Aplausos.</t>
+    <t>Moção de Aplausos à MARIA GERCI CASTRO CARVALHO, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/509/3._mocao_aplausos_valdivan._maria_aparecida_do_espirito_santo.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à MARIA APARECIDA DO ESPÍRITO SANTO, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>510</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/510/4._mocao_de_aplausos._arnor._maurina_de_sousa_pereira.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à MAURINA DE SOUSA PEREIRA, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>511</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/511/5._mocao_apalausos_arnor._francisca_sulenilde_de_s.c_marinho.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à FRANCISCA SULENILDE DE S.C MARINHO, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>512</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/512/6._mocao_de_aplausos.paula_gil._elzitania_brito_nunes.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à ELZITANIA BRITO NUNES, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>513</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/513/7._mocao_de_aplausos._paula_gil._camila_parente_gil.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à CAMILA PARENTE GIL, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>514</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/514/8._mocao_de_aplausos._angela._ana_maria_matos_rodrigues.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à ANA MARIA MATOS RODRIGUES, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>515</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/515/9._mocao_de_aplausos._angela._cecy_dos_santos_araujo.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à CECY DOS SANTOS ARAUJO, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>516</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/516/10._mocao_de_aplausos._viviane._alci_borges_orrico.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à ALCI BORGES ORRICO, em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>517</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/517/12._mocao_de_aplausos.viviane._valdeci_rosa_oliveira.pdf</t>
   </si>
   <si>
+    <t>Moção de Aplausos à VALDECI ROSA OLIVEIRA em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
     <t>518</t>
   </si>
   <si>
     <t>Jorge Dias Paes</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/518/13._mocao_de_aplausos._jorge._eunice_alves_feitosa_branca_do_chambari.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à EUNICE ALVES FEITOSA (BRANCA DO CHAMBARI) em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/519/14.mocao_de_aplausos._jorge._francisca_lopes_da_costa_chica_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à FRANCISCA LOPES DA COSTA (CHICA LOPES) em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/520/15.mocao_de_aplausos._igor._ivonete_da_silva_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à IVONETE DA SILVA RODRIGUES em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/521/16.mocao_de_aplausos.igor._josefa_feitosa_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à JOSEFA FEITOSA ARAÚJO em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/522/17._mocao_de_aplausos._jose_antonio._valdeny_lima_de_oliveira_denis.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à VALDENY LIMA DE OLIVEIRA (DENIS) em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/523/18.mocao_de_aplausos._ozias._tania_nunes_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à TÂNIA NUNES DA SILVA em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/524/19.mocao_de_aplausos._ozias._maria_jose_sena_bispo_pinheiro_zeze.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à MARIA JOSÉ SENA BISPO PINHEIRO (ZEZE) em reconhecimento à sua trajetória de vida, dedicação e relevantes contribuições prestadas à comunidade local.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>POSSE</t>
   </si>
   <si>
     <t>Posse da Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/467/termo_de_posse_2026.pdf</t>
   </si>
   <si>
     <t>Leitura do Termo de Posse da Mesa Diretora do Exercício 2026: Presidente: Valdivan Alves da Silva(PT); Vice-Presidente: Arnor Aires Marinho(PDT); 1º Secretário: José Antônio Lima dos Reis(PP) e 2º Secretário: Igor Carvalho dos Santos(MDB).</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Eletrônica Ordinária</t>
   </si>
@@ -505,50 +658,107 @@
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/502/ata_eletronica_da_5a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª_x000D_
 Legislatura.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/504/ata_eletronica_da_7a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_2.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/525/ata_eletronica_da_8a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/527/ata_eletronica_da_10a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/529/ata_eletronica_da_11a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/534/ata_eletronica_da_12a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/537/ata_eletronica_da_14a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -852,68 +1062,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/476/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/477/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_05_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/486/requerimento_06_2026.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/494/requerimento_8_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/487/requerimento_9.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/491/requerimento_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/496/requerimento_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/507/requerimneto_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_2_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_resolucao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_resolucao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_n_3_-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/489/parecer_01_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/490/parecer_02_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/497/parecer_3_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/499/parecer_4_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/505/parecer_n_5-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_1_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_2_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/474/mocao_e_aolausos_01_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/508/2._mocao_de_aplausos._valdivan.__maria_gerci.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/509/3._mocao_aplausos_valdivan._maria_aparecida_do_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/510/4._mocao_de_aplausos._arnor._maurina_de_sousa_pereira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/511/5._mocao_apalausos_arnor._francisca_sulenilde_de_s.c_marinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/512/6._mocao_de_aplausos.paula_gil._elzitania_brito_nunes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/513/7._mocao_de_aplausos._paula_gil._camila_parente_gil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/514/8._mocao_de_aplausos._angela._ana_maria_matos_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/515/9._mocao_de_aplausos._angela._cecy_dos_santos_araujo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/516/10._mocao_de_aplausos._viviane._alci_borges_orrico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/517/12._mocao_de_aplausos.viviane._valdeci_rosa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/518/13._mocao_de_aplausos._jorge._eunice_alves_feitosa_branca_do_chambari.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/467/termo_de_posse_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/502/ata_eletronica_da_5a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/504/ata_eletronica_da_7a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/476/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/477/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_05_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/486/requerimento_06_2026.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/494/requerimento_8_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/487/requerimento_9.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/491/requerimento_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/496/requerimento_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/507/requerimneto_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_14_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/530/requerimento_15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/531/requerimento_16_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/532/requerimento_17_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/535/projeto_de_lei_municipal_01_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_resolucao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_resolucao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_n_3_-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/489/parecer_01_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/490/parecer_02_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/497/parecer_3_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/499/parecer_4_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/505/parecer_n_5-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_1_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_2_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_3_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/474/mocao_e_aolausos_01_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/508/2._mocao_de_aplausos._valdivan.__maria_gerci.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/509/3._mocao_aplausos_valdivan._maria_aparecida_do_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/510/4._mocao_de_aplausos._arnor._maurina_de_sousa_pereira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/511/5._mocao_apalausos_arnor._francisca_sulenilde_de_s.c_marinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/512/6._mocao_de_aplausos.paula_gil._elzitania_brito_nunes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/513/7._mocao_de_aplausos._paula_gil._camila_parente_gil.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/514/8._mocao_de_aplausos._angela._ana_maria_matos_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/515/9._mocao_de_aplausos._angela._cecy_dos_santos_araujo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/516/10._mocao_de_aplausos._viviane._alci_borges_orrico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/517/12._mocao_de_aplausos.viviane._valdeci_rosa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/518/13._mocao_de_aplausos._jorge._eunice_alves_feitosa_branca_do_chambari.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/519/14.mocao_de_aplausos._jorge._francisca_lopes_da_costa_chica_lopes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/520/15.mocao_de_aplausos._igor._ivonete_da_silva_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/521/16.mocao_de_aplausos.igor._josefa_feitosa_araujo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/522/17._mocao_de_aplausos._jose_antonio._valdeny_lima_de_oliveira_denis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/523/18.mocao_de_aplausos._ozias._tania_nunes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/524/19.mocao_de_aplausos._ozias._maria_jose_sena_bispo_pinheiro_zeze.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/467/termo_de_posse_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/502/ata_eletronica_da_5a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/504/ata_eletronica_da_7a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/525/ata_eletronica_da_8a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/527/ata_eletronica_da_10a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/529/ata_eletronica_da_11a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/534/ata_eletronica_da_12a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.divinopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/537/ata_eletronica_da_14a_sessao_ordinaria_de_2026_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="209.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1245,870 +1455,1335 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" t="s">
         <v>89</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F21" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="F23" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E26" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="E28" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="E30" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E31" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E33" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E34" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" t="s">
         <v>134</v>
       </c>
-      <c r="B35" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>114</v>
+        <v>44</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="D36" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E36" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F36" t="s">
-        <v>114</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D37" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F37" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="E38" t="s">
-        <v>143</v>
+        <v>134</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D39" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E39" t="s">
-        <v>148</v>
+        <v>134</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
-        <v>148</v>
+        <v>134</v>
+      </c>
+      <c r="F40" t="s">
+        <v>135</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>40</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E41" t="s">
-        <v>148</v>
+        <v>134</v>
+      </c>
+      <c r="F41" t="s">
+        <v>135</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>148</v>
+        <v>134</v>
+      </c>
+      <c r="F42" t="s">
+        <v>169</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H42" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="D43" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E43" t="s">
-        <v>148</v>
+        <v>134</v>
+      </c>
+      <c r="F43" t="s">
+        <v>169</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="D44" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E44" t="s">
-        <v>148</v>
+        <v>134</v>
+      </c>
+      <c r="F44" t="s">
+        <v>63</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" t="s">
+        <v>134</v>
+      </c>
+      <c r="F45" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" t="s">
+        <v>134</v>
+      </c>
+      <c r="F46" t="s">
+        <v>123</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H46" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>53</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" t="s">
+        <v>134</v>
+      </c>
+      <c r="F48" t="s">
+        <v>53</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>193</v>
+      </c>
+      <c r="E49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H49" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>198</v>
+      </c>
+      <c r="E50" t="s">
+        <v>199</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>198</v>
+      </c>
+      <c r="E51" t="s">
+        <v>199</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>198</v>
+      </c>
+      <c r="E52" t="s">
+        <v>199</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" t="s">
+        <v>198</v>
+      </c>
+      <c r="E53" t="s">
+        <v>199</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" t="s">
+        <v>198</v>
+      </c>
+      <c r="E54" t="s">
+        <v>199</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55" t="s">
+        <v>198</v>
+      </c>
+      <c r="E55" t="s">
+        <v>199</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H55" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>212</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>38</v>
       </c>
-      <c r="D45" t="s">
-[...9 lines deleted...]
-        <v>163</v>
+      <c r="D56" t="s">
+        <v>198</v>
+      </c>
+      <c r="E56" t="s">
+        <v>199</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H56" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>215</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>43</v>
+      </c>
+      <c r="D57" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57" t="s">
+        <v>199</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H57" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>48</v>
+      </c>
+      <c r="D58" t="s">
+        <v>198</v>
+      </c>
+      <c r="E58" t="s">
+        <v>199</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H58" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>220</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>52</v>
+      </c>
+      <c r="D59" t="s">
+        <v>198</v>
+      </c>
+      <c r="E59" t="s">
+        <v>199</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H59" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>223</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>57</v>
+      </c>
+      <c r="D60" t="s">
+        <v>198</v>
+      </c>
+      <c r="E60" t="s">
+        <v>199</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H60" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>62</v>
+      </c>
+      <c r="D61" t="s">
+        <v>198</v>
+      </c>
+      <c r="E61" t="s">
+        <v>199</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H61" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>229</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D62" t="s">
+        <v>198</v>
+      </c>
+      <c r="E62" t="s">
+        <v>199</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H62" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>231</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>71</v>
+      </c>
+      <c r="D63" t="s">
+        <v>198</v>
+      </c>
+      <c r="E63" t="s">
+        <v>199</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H63" t="s">
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>